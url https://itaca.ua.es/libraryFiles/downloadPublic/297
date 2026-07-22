--- v0 (2026-03-18)
+++ v1 (2026-07-22)
@@ -6,112 +6,126 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="7F7972C9" w14:textId="77777777" w:rsidR="00E85BC0" w:rsidRPr="00F43B8E" w:rsidRDefault="00E85BC0" w:rsidP="00E85BC0">
+    <w:p w14:paraId="6DCFC8F4" w14:textId="77777777" w:rsidR="00F40A96" w:rsidRPr="00F43B8E" w:rsidRDefault="00F40A96" w:rsidP="00F40A96">
       <w:pPr>
         <w:pStyle w:val="Ttulo"/>
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A33C39">
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>Ítaca: Revista de Filologia</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Ítaca: Revista de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A33C39">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Filologia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="40B3417D" w14:textId="62ACD917" w:rsidR="00A7695B" w:rsidRPr="00B8354E" w:rsidRDefault="00994D1F" w:rsidP="00A7695B">
+    <w:p w14:paraId="40B3417D" w14:textId="0F2E8A26" w:rsidR="00A7695B" w:rsidRPr="00B8354E" w:rsidRDefault="00994D1F" w:rsidP="00A7695B">
       <w:pPr>
         <w:pStyle w:val="Subttulo"/>
         <w:rPr>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B8354E">
         <w:rPr>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>Carta de presentació</w:t>
       </w:r>
       <w:r w:rsidR="00FB7341" w:rsidRPr="00B8354E">
         <w:rPr>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00380FC1" w:rsidRPr="00B8354E">
         <w:rPr>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
       <w:r w:rsidR="00A7695B" w:rsidRPr="00B8354E">
         <w:rPr>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>.202</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B8354E">
-[...3 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="00953486">
+        <w:rPr>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00A7695B" w:rsidRPr="00B8354E">
         <w:rPr>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00E801AC" w:rsidRPr="00B8354E">
-[...3 lines deleted...]
-        <w:t>10</w:t>
+      <w:r w:rsidR="00953486">
+        <w:rPr>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB267D">
+        <w:rPr>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00A7695B" w:rsidRPr="00B8354E">
         <w:rPr>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B8354E">
         <w:rPr>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>ca</w:t>
       </w:r>
       <w:r w:rsidR="00FB7341" w:rsidRPr="00B8354E">
         <w:rPr>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37E41FD1" w14:textId="4AB33652" w:rsidR="00994D1F" w:rsidRPr="00B8354E" w:rsidRDefault="002470DE" w:rsidP="00994D1F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
@@ -521,51 +535,71 @@
       <w:r w:rsidRPr="002470DE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>Assenyale</w:t>
       </w:r>
       <w:r w:rsidR="00801901">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="002470DE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> qualsevol circumstància dels autors que poguera constituir un conflicte d'interessos. En cas contrari, declare</w:t>
+        <w:t xml:space="preserve"> qualsevol circumstància dels autors que </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002470DE">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>poguera</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002470DE">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> constituir un conflicte d'interessos. En cas contrari, declare</w:t>
       </w:r>
       <w:r w:rsidR="00801901">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="002470DE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> que no hi ha un conflicte d'interessos. Aquesta informació es publicarà en l'article</w:t>
       </w:r>
       <w:r w:rsidR="00994D1F" w:rsidRPr="00B8354E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ca-ES"/>
@@ -803,75 +837,84 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="425D45C5" w14:textId="77777777" w:rsidR="00A90A56" w:rsidRPr="00B8354E" w:rsidRDefault="00A90A56">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B8354E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F4A6DDC" w14:textId="044965F4" w:rsidR="00994D1F" w:rsidRPr="00B8354E" w:rsidRDefault="00A90A56" w:rsidP="00994D1F">
+    <w:p w14:paraId="0F4A6DDC" w14:textId="40CF8652" w:rsidR="00994D1F" w:rsidRPr="00B8354E" w:rsidRDefault="00A90A56" w:rsidP="00EC0166">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8504"/>
+        </w:tabs>
         <w:rPr>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B8354E">
         <w:rPr>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00994D1F" w:rsidRPr="00B8354E">
         <w:rPr>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002470DE" w:rsidRPr="002470DE">
         <w:rPr>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>Ús d'eines d'intel·ligència artificial (IA)</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC0166">
+        <w:rPr>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="35655BDA" w14:textId="67421FA3" w:rsidR="00994D1F" w:rsidRPr="00B8354E" w:rsidRDefault="002470DE" w:rsidP="00994D1F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002470DE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>Indique</w:t>
       </w:r>
       <w:r w:rsidR="00801901">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -906,53 +949,53 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> (o secció similar) de l'article, quines eines i com es van utilitzar</w:t>
       </w:r>
       <w:r w:rsidR="00F36DF2" w:rsidRPr="00B8354E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8494"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00994D1F" w:rsidRPr="00B8354E" w14:paraId="2EF7510F" w14:textId="77777777" w:rsidTr="003D0C15">
+      <w:tr w:rsidR="00994D1F" w:rsidRPr="00B8354E" w14:paraId="2EF7510F" w14:textId="77777777" w:rsidTr="00BB267D">
         <w:trPr>
-          <w:trHeight w:val="1418"/>
+          <w:trHeight w:val="2835"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8494" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0C818640" w14:textId="77777777" w:rsidR="00994D1F" w:rsidRPr="00B8354E" w:rsidRDefault="00994D1F" w:rsidP="00B02725">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="600806BC" w14:textId="77777777" w:rsidR="00994D1F" w:rsidRPr="00B8354E" w:rsidRDefault="00994D1F" w:rsidP="00B02725">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
@@ -1024,379 +1067,978 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>, on explicaran quines eines han utilitzat i per a quines tasques o, per contra, declararan que no han emprat aquestes eines</w:t>
       </w:r>
       <w:r w:rsidR="004A1E63" w:rsidRPr="00B8354E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8494"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004A1E63" w:rsidRPr="00B8354E" w14:paraId="5F7BCF5E" w14:textId="77777777" w:rsidTr="003D0C15">
+      <w:tr w:rsidR="004A1E63" w:rsidRPr="00B8354E" w14:paraId="5F7BCF5E" w14:textId="77777777" w:rsidTr="00BB267D">
         <w:trPr>
-          <w:trHeight w:val="1418"/>
+          <w:trHeight w:val="2835"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8494" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="77A6868C" w14:textId="77777777" w:rsidR="004A1E63" w:rsidRPr="00B8354E" w:rsidRDefault="004A1E63" w:rsidP="00B02725">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4A84B0B4" w14:textId="77777777" w:rsidR="004A1E63" w:rsidRPr="00B8354E" w:rsidRDefault="004A1E63" w:rsidP="00B02725">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2BCF2B28" w14:textId="77777777" w:rsidR="004A1E63" w:rsidRPr="00B8354E" w:rsidRDefault="004A1E63" w:rsidP="004A1E63">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="45B7677C" w14:textId="77ED8E79" w:rsidR="00994D1F" w:rsidRPr="00B8354E" w:rsidRDefault="004A1E63" w:rsidP="00994D1F">
+    <w:p w14:paraId="67A9B86A" w14:textId="77777777" w:rsidR="00BB267D" w:rsidRDefault="00BB267D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45B7677C" w14:textId="07767D18" w:rsidR="00994D1F" w:rsidRPr="00B8354E" w:rsidRDefault="004A1E63" w:rsidP="00994D1F">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:rPr>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B8354E">
         <w:rPr>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00994D1F" w:rsidRPr="00B8354E">
         <w:rPr>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002470DE" w:rsidRPr="002470DE">
         <w:rPr>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>Autoria i contribució</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2809E49A" w14:textId="7D70F495" w:rsidR="00994D1F" w:rsidRPr="00B8354E" w:rsidRDefault="002470DE" w:rsidP="00994D1F">
+    <w:p w14:paraId="2809E49A" w14:textId="2E35F58C" w:rsidR="00994D1F" w:rsidRPr="00B8354E" w:rsidRDefault="002470DE" w:rsidP="00994D1F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002470DE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>Si el treball ha sigut elaborat per més d'una persona</w:t>
       </w:r>
       <w:r w:rsidRPr="002470DE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>, especifiqu</w:t>
       </w:r>
       <w:r w:rsidR="00801901">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>eu</w:t>
       </w:r>
       <w:r w:rsidRPr="002470DE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> el nom i cognoms de cadascuna i la seua contribució (rols) seguint la taxonomia </w:t>
+        <w:t xml:space="preserve"> el nom i cognoms de cadascuna </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB267D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>d'elles en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002470DE">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la contribució (rol) </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB267D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">que </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00BB267D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>corresponga</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BB267D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d'acord amb </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002470DE">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">la taxonomia </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
+        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00AA536B">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="ca-ES"/>
           </w:rPr>
           <w:t>CRediT</w:t>
         </w:r>
+        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidRPr="002470DE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Contributor Rols Taxonomy). Aquesta informació es publicarà en l'article. Exemple:</w:t>
-[...83 lines deleted...]
-        <w:t>curació de dades, investigació, validació, anàlisi de dades, redacció – revisió i edició.</w:t>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002470DE">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>Contributor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002470DE">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Rols </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002470DE">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>Taxonomy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002470DE">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>). Aquesta informació es publicarà en l'article.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
+        <w:tblCellMar>
+          <w:top w:w="85" w:type="dxa"/>
+          <w:bottom w:w="85" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="8494"/>
+        <w:gridCol w:w="4247"/>
+        <w:gridCol w:w="4247"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00994D1F" w:rsidRPr="00B8354E" w14:paraId="56E6BFC7" w14:textId="77777777" w:rsidTr="00B02725">
+      <w:tr w:rsidR="0072598A" w:rsidRPr="0072598A" w14:paraId="56E6BFC7" w14:textId="77777777" w:rsidTr="0072598A">
         <w:trPr>
-          <w:trHeight w:val="2835"/>
+          <w:trHeight w:val="169"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8494" w:type="dxa"/>
+            <w:tcW w:w="4247" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6251A207" w14:textId="77777777" w:rsidR="00994D1F" w:rsidRPr="00B8354E" w:rsidRDefault="00994D1F" w:rsidP="00B02725">
+          <w:p w14:paraId="53A5DF3D" w14:textId="3C49D381" w:rsidR="0072598A" w:rsidRPr="0072598A" w:rsidRDefault="0072598A" w:rsidP="00B02725">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>Rol</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4247" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70C1D3C9" w14:textId="49ECB3E7" w:rsidR="0072598A" w:rsidRPr="0072598A" w:rsidRDefault="0072598A" w:rsidP="00B02725">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>Autoria</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0072598A" w:rsidRPr="00B8354E" w14:paraId="189347F6" w14:textId="77777777" w:rsidTr="0072598A">
+        <w:trPr>
+          <w:trHeight w:val="157"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4247" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DF8FA43" w14:textId="77777777" w:rsidR="0072598A" w:rsidRPr="00B8354E" w:rsidRDefault="0072598A" w:rsidP="00B02725">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="70C1D3C9" w14:textId="77777777" w:rsidR="00994D1F" w:rsidRPr="00B8354E" w:rsidRDefault="00994D1F" w:rsidP="00B02725">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4247" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="42FA54C8" w14:textId="7F33B6CE" w:rsidR="0072598A" w:rsidRPr="00B8354E" w:rsidRDefault="0072598A" w:rsidP="00B02725">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0072598A" w:rsidRPr="00B8354E" w14:paraId="5AC3FACC" w14:textId="77777777" w:rsidTr="0072598A">
+        <w:trPr>
+          <w:trHeight w:val="157"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4247" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67B7548E" w14:textId="77777777" w:rsidR="0072598A" w:rsidRPr="00B8354E" w:rsidRDefault="0072598A" w:rsidP="00B02725">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4247" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="653C70E5" w14:textId="6EA26987" w:rsidR="0072598A" w:rsidRPr="00B8354E" w:rsidRDefault="0072598A" w:rsidP="00B02725">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0072598A" w:rsidRPr="00B8354E" w14:paraId="69E7CFCB" w14:textId="77777777" w:rsidTr="0072598A">
+        <w:trPr>
+          <w:trHeight w:val="157"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4247" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="540C1585" w14:textId="77777777" w:rsidR="0072598A" w:rsidRPr="00B8354E" w:rsidRDefault="0072598A" w:rsidP="00B02725">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4247" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B795CBF" w14:textId="69649DF1" w:rsidR="0072598A" w:rsidRPr="00B8354E" w:rsidRDefault="0072598A" w:rsidP="00B02725">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0072598A" w:rsidRPr="00B8354E" w14:paraId="26BF0CAF" w14:textId="77777777" w:rsidTr="0072598A">
+        <w:trPr>
+          <w:trHeight w:val="157"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4247" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C321BE3" w14:textId="77777777" w:rsidR="0072598A" w:rsidRPr="00B8354E" w:rsidRDefault="0072598A" w:rsidP="00B02725">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4247" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D1B98BA" w14:textId="237E37DF" w:rsidR="0072598A" w:rsidRPr="00B8354E" w:rsidRDefault="0072598A" w:rsidP="00B02725">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0072598A" w:rsidRPr="00B8354E" w14:paraId="30730D63" w14:textId="77777777" w:rsidTr="0072598A">
+        <w:trPr>
+          <w:trHeight w:val="157"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4247" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7397D974" w14:textId="77777777" w:rsidR="0072598A" w:rsidRPr="00B8354E" w:rsidRDefault="0072598A" w:rsidP="00B02725">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4247" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A566BD2" w14:textId="0E913480" w:rsidR="0072598A" w:rsidRPr="00B8354E" w:rsidRDefault="0072598A" w:rsidP="00B02725">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0072598A" w:rsidRPr="00B8354E" w14:paraId="3EF72EF0" w14:textId="77777777" w:rsidTr="0072598A">
+        <w:trPr>
+          <w:trHeight w:val="157"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4247" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="250A1340" w14:textId="77777777" w:rsidR="0072598A" w:rsidRPr="00B8354E" w:rsidRDefault="0072598A" w:rsidP="00B02725">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4247" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="48D56E59" w14:textId="643A20D2" w:rsidR="0072598A" w:rsidRPr="00B8354E" w:rsidRDefault="0072598A" w:rsidP="00B02725">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0072598A" w:rsidRPr="00B8354E" w14:paraId="7A1266A0" w14:textId="77777777" w:rsidTr="0072598A">
+        <w:trPr>
+          <w:trHeight w:val="157"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4247" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E523EA5" w14:textId="77777777" w:rsidR="0072598A" w:rsidRPr="00B8354E" w:rsidRDefault="0072598A" w:rsidP="00B02725">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4247" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BD08887" w14:textId="5EBF5CA6" w:rsidR="0072598A" w:rsidRPr="00B8354E" w:rsidRDefault="0072598A" w:rsidP="00B02725">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0072598A" w:rsidRPr="00B8354E" w14:paraId="7B789ADD" w14:textId="77777777" w:rsidTr="0072598A">
+        <w:trPr>
+          <w:trHeight w:val="157"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4247" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D213A1D" w14:textId="77777777" w:rsidR="0072598A" w:rsidRPr="00B8354E" w:rsidRDefault="0072598A" w:rsidP="00B02725">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4247" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EF8022F" w14:textId="1E131534" w:rsidR="0072598A" w:rsidRPr="00B8354E" w:rsidRDefault="0072598A" w:rsidP="00B02725">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0072598A" w:rsidRPr="00B8354E" w14:paraId="3497BE81" w14:textId="77777777" w:rsidTr="0072598A">
+        <w:trPr>
+          <w:trHeight w:val="157"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4247" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59FEC687" w14:textId="77777777" w:rsidR="0072598A" w:rsidRPr="00B8354E" w:rsidRDefault="0072598A" w:rsidP="00B02725">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4247" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CDA0FA9" w14:textId="264FAF24" w:rsidR="0072598A" w:rsidRPr="00B8354E" w:rsidRDefault="0072598A" w:rsidP="00B02725">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0072598A" w:rsidRPr="00B8354E" w14:paraId="5210C3CF" w14:textId="77777777" w:rsidTr="0072598A">
+        <w:trPr>
+          <w:trHeight w:val="157"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4247" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="00BB238E" w14:textId="77777777" w:rsidR="0072598A" w:rsidRPr="00B8354E" w:rsidRDefault="0072598A" w:rsidP="00B02725">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4247" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C743B39" w14:textId="2DDC8A87" w:rsidR="0072598A" w:rsidRPr="00B8354E" w:rsidRDefault="0072598A" w:rsidP="00B02725">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0072598A" w:rsidRPr="00B8354E" w14:paraId="4CEA24C2" w14:textId="77777777" w:rsidTr="0072598A">
+        <w:trPr>
+          <w:trHeight w:val="157"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4247" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F92CD59" w14:textId="77777777" w:rsidR="0072598A" w:rsidRPr="00B8354E" w:rsidRDefault="0072598A" w:rsidP="00B02725">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4247" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6834CEB0" w14:textId="3D84ED5D" w:rsidR="0072598A" w:rsidRPr="00B8354E" w:rsidRDefault="0072598A" w:rsidP="00B02725">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0072598A" w:rsidRPr="00B8354E" w14:paraId="4CBDAC81" w14:textId="77777777" w:rsidTr="0072598A">
+        <w:trPr>
+          <w:trHeight w:val="157"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4247" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="708BC802" w14:textId="77777777" w:rsidR="0072598A" w:rsidRPr="00B8354E" w:rsidRDefault="0072598A" w:rsidP="00B02725">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4247" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D90F2C1" w14:textId="18117395" w:rsidR="0072598A" w:rsidRPr="00B8354E" w:rsidRDefault="0072598A" w:rsidP="00B02725">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0072598A" w:rsidRPr="00B8354E" w14:paraId="5C0FD07B" w14:textId="77777777" w:rsidTr="0072598A">
+        <w:trPr>
+          <w:trHeight w:val="157"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4247" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66AD0E7B" w14:textId="77777777" w:rsidR="0072598A" w:rsidRPr="00B8354E" w:rsidRDefault="0072598A" w:rsidP="00B02725">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4247" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="238FBB43" w14:textId="2FCD0106" w:rsidR="0072598A" w:rsidRPr="00B8354E" w:rsidRDefault="0072598A" w:rsidP="00B02725">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0072598A" w:rsidRPr="00B8354E" w14:paraId="40956DED" w14:textId="77777777" w:rsidTr="0072598A">
+        <w:trPr>
+          <w:trHeight w:val="157"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4247" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E1B13A2" w14:textId="77777777" w:rsidR="0072598A" w:rsidRPr="00B8354E" w:rsidRDefault="0072598A" w:rsidP="00B02725">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4247" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65BDE209" w14:textId="303360F3" w:rsidR="0072598A" w:rsidRPr="00B8354E" w:rsidRDefault="0072598A" w:rsidP="00B02725">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6D581593" w14:textId="77777777" w:rsidR="00994D1F" w:rsidRPr="00B8354E" w:rsidRDefault="00994D1F" w:rsidP="00994D1F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="36A14C9C" w14:textId="153059DA" w:rsidR="00F847B9" w:rsidRPr="00F847B9" w:rsidRDefault="00F847B9" w:rsidP="00F847B9">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="6420"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">7 </w:t>
       </w:r>
       <w:r w:rsidRPr="00F847B9">
         <w:rPr>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>Fonts de finançament</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6504C919" w14:textId="48E142CA" w:rsidR="00F847B9" w:rsidRPr="00F847B9" w:rsidRDefault="00F847B9" w:rsidP="00F847B9">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F847B9">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>Detall</w:t>
       </w:r>
       <w:r w:rsidR="00C979E0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>eu</w:t>
       </w:r>
       <w:r w:rsidRPr="00F847B9">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> les fonts de finançament de la investigació de la qual es derive el treball (entitat finançadora, codi de projecte, etc.) o declare</w:t>
+        <w:t xml:space="preserve"> les fonts de finançament de la investigació de la qual es </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F847B9">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>derive</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F847B9">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> el treball (entitat finançadora, codi de projecte, etc.) o declare</w:t>
       </w:r>
       <w:r w:rsidR="00801901">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="00F847B9">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> que la investigació no ha rebut finançament. Aquesta informació es publicarà en l'article.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1434,100 +2076,115 @@
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="42FF8D99" w14:textId="77777777" w:rsidR="00F847B9" w:rsidRDefault="00F847B9" w:rsidP="00F847B9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4581E447" w14:textId="72AA86FF" w:rsidR="00D158A6" w:rsidRPr="00B8354E" w:rsidRDefault="00F847B9" w:rsidP="00D158A6">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="6420"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="00D158A6" w:rsidRPr="00B8354E">
         <w:rPr>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C8616D" w:rsidRPr="00C8616D">
         <w:rPr>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>Agraïments (opcionals)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68D24609" w14:textId="241D9ECC" w:rsidR="00F80961" w:rsidRPr="00B8354E" w:rsidRDefault="00C8616D" w:rsidP="00D158A6">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C8616D">
         <w:rPr>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>Inclog</w:t>
       </w:r>
       <w:r w:rsidR="00801901">
         <w:rPr>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>ueu</w:t>
       </w:r>
       <w:r w:rsidRPr="00C8616D">
         <w:rPr>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> l'agraïment a aquelles persones que hagen fet contribucions substancials al treball, però sense arribar a mer</w:t>
+        <w:t xml:space="preserve"> l'agraïment a aquelles persones que hagen fet contribucions substancials al treball, però sense arribar a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C8616D">
+        <w:rPr>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>mer</w:t>
       </w:r>
       <w:r w:rsidR="00801901">
         <w:rPr>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>é</w:t>
       </w:r>
       <w:r w:rsidRPr="00C8616D">
         <w:rPr>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
-        <w:t>ixer la consideració d'autor o autora. Aquesta informació es publicarà en l'article</w:t>
+        <w:t>ixer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C8616D">
+        <w:rPr>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la consideració d'autor o autora. Aquesta informació es publicarà en l'article</w:t>
       </w:r>
       <w:r w:rsidR="009B5F46" w:rsidRPr="00B8354E">
         <w:rPr>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8494"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F80961" w:rsidRPr="00B8354E" w14:paraId="24055F44" w14:textId="77777777" w:rsidTr="003D759D">
         <w:trPr>
           <w:trHeight w:val="2835"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -1691,51 +2348,50 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="335D8FB9" w14:textId="77777777" w:rsidR="00994D1F" w:rsidRPr="00B8354E" w:rsidRDefault="00994D1F" w:rsidP="00994D1F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="275F6A7A" w14:textId="3487AEEF" w:rsidR="00994D1F" w:rsidRPr="00B8354E" w:rsidRDefault="00F847B9" w:rsidP="00994D1F">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:rPr>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidR="00994D1F" w:rsidRPr="00B8354E">
         <w:rPr>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BD0B9E" w:rsidRPr="00BD0B9E">
         <w:rPr>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>Conformitat</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12848721" w14:textId="1C424AF6" w:rsidR="00994D1F" w:rsidRPr="00B8354E" w:rsidRDefault="00BD0B9E" w:rsidP="00994D1F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD0B9E">
@@ -1827,202 +2483,202 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="528300DD" w14:textId="77777777" w:rsidR="00995F72" w:rsidRPr="00B8354E" w:rsidRDefault="00995F72" w:rsidP="00F1702A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00995F72" w:rsidRPr="00B8354E">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2F3A7672" w14:textId="77777777" w:rsidR="006D4564" w:rsidRDefault="006D4564" w:rsidP="00A7695B">
+    <w:p w14:paraId="5C0F223F" w14:textId="77777777" w:rsidR="00150AA7" w:rsidRDefault="00150AA7" w:rsidP="00A7695B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2EC2A4CB" w14:textId="77777777" w:rsidR="006D4564" w:rsidRDefault="006D4564" w:rsidP="00A7695B">
+    <w:p w14:paraId="1316C6CC" w14:textId="77777777" w:rsidR="00150AA7" w:rsidRDefault="00150AA7" w:rsidP="00A7695B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A0002AEF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="468CF26F" w14:textId="17468E74" w:rsidR="00AF44BE" w:rsidRDefault="00AF44BE" w:rsidP="00A7695B">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="007B031D">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="416D2868" w14:textId="77777777" w:rsidR="006D4564" w:rsidRDefault="006D4564" w:rsidP="00A7695B">
+    <w:p w14:paraId="652D68BA" w14:textId="77777777" w:rsidR="00150AA7" w:rsidRDefault="00150AA7" w:rsidP="00A7695B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7BC4AE32" w14:textId="77777777" w:rsidR="006D4564" w:rsidRDefault="006D4564" w:rsidP="00A7695B">
+    <w:p w14:paraId="17A632F3" w14:textId="77777777" w:rsidR="00150AA7" w:rsidRDefault="00150AA7" w:rsidP="00A7695B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6D324EEE" w14:textId="0651625E" w:rsidR="00AF44BE" w:rsidRDefault="00E85BC0">
+  <w:p w14:paraId="6AC00B80" w14:textId="65A92CC8" w:rsidR="0013373C" w:rsidRDefault="00F40A96">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="es-ES"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="33C032B8" wp14:editId="1ADFE263">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2627E979" wp14:editId="03C10710">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="rightMargin">
-            <wp:posOffset>-135173</wp:posOffset>
+            <wp:posOffset>-96520</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-112285</wp:posOffset>
+            <wp:posOffset>-191467</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="900000" cy="900000"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="2" name="Imagen 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="Imagen 2"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
@@ -4243,204 +4899,221 @@
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="16">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="17">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="18">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="19">
     <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="120"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A7695B"/>
     <w:rsid w:val="0003108A"/>
+    <w:rsid w:val="00094C69"/>
     <w:rsid w:val="000D069F"/>
     <w:rsid w:val="000D61FE"/>
+    <w:rsid w:val="0013373C"/>
+    <w:rsid w:val="00150AA7"/>
     <w:rsid w:val="00186AF5"/>
     <w:rsid w:val="001B06B5"/>
     <w:rsid w:val="001C5CCE"/>
     <w:rsid w:val="001E2845"/>
-    <w:rsid w:val="0021235A"/>
     <w:rsid w:val="00223841"/>
     <w:rsid w:val="00244CA3"/>
     <w:rsid w:val="002470DE"/>
     <w:rsid w:val="0025288A"/>
     <w:rsid w:val="002A163E"/>
     <w:rsid w:val="002A7370"/>
     <w:rsid w:val="002D5B70"/>
     <w:rsid w:val="002D6029"/>
     <w:rsid w:val="002E1B7D"/>
     <w:rsid w:val="002F0973"/>
     <w:rsid w:val="00313DCA"/>
     <w:rsid w:val="0032006E"/>
     <w:rsid w:val="00323689"/>
     <w:rsid w:val="00330B89"/>
     <w:rsid w:val="0037525F"/>
     <w:rsid w:val="00380FC1"/>
     <w:rsid w:val="003A768F"/>
     <w:rsid w:val="003B40BB"/>
     <w:rsid w:val="003B41C5"/>
     <w:rsid w:val="003D0C15"/>
     <w:rsid w:val="003E14C8"/>
     <w:rsid w:val="0042176D"/>
     <w:rsid w:val="004227BE"/>
     <w:rsid w:val="0042605F"/>
     <w:rsid w:val="00466BD4"/>
     <w:rsid w:val="004727C0"/>
     <w:rsid w:val="004A1E63"/>
     <w:rsid w:val="004B0F82"/>
     <w:rsid w:val="004C4D86"/>
     <w:rsid w:val="004D3D71"/>
     <w:rsid w:val="004E64CC"/>
     <w:rsid w:val="004E6E55"/>
     <w:rsid w:val="005166AC"/>
+    <w:rsid w:val="005264F4"/>
     <w:rsid w:val="00536B06"/>
     <w:rsid w:val="00540458"/>
     <w:rsid w:val="005428FE"/>
     <w:rsid w:val="00544F46"/>
     <w:rsid w:val="00563A20"/>
     <w:rsid w:val="0057346B"/>
     <w:rsid w:val="005B7F2C"/>
     <w:rsid w:val="005C003A"/>
     <w:rsid w:val="005C40CC"/>
     <w:rsid w:val="005E33D8"/>
     <w:rsid w:val="005E7EB7"/>
     <w:rsid w:val="005F3B8F"/>
     <w:rsid w:val="00621F94"/>
     <w:rsid w:val="00633BBD"/>
     <w:rsid w:val="00671762"/>
     <w:rsid w:val="00671DD3"/>
     <w:rsid w:val="00677E44"/>
     <w:rsid w:val="00680298"/>
     <w:rsid w:val="0069097D"/>
-    <w:rsid w:val="006D4564"/>
+    <w:rsid w:val="006B5A56"/>
+    <w:rsid w:val="006D1F92"/>
     <w:rsid w:val="00713E17"/>
+    <w:rsid w:val="0072598A"/>
     <w:rsid w:val="00726D0E"/>
     <w:rsid w:val="00754DC6"/>
     <w:rsid w:val="007A1F46"/>
     <w:rsid w:val="007A7CA1"/>
     <w:rsid w:val="007B031D"/>
     <w:rsid w:val="007D34E9"/>
     <w:rsid w:val="00801901"/>
     <w:rsid w:val="00806A2A"/>
     <w:rsid w:val="00826269"/>
+    <w:rsid w:val="008562E7"/>
     <w:rsid w:val="008B7721"/>
     <w:rsid w:val="008D73BA"/>
     <w:rsid w:val="0090316F"/>
     <w:rsid w:val="00906A2B"/>
     <w:rsid w:val="00912415"/>
+    <w:rsid w:val="00953486"/>
     <w:rsid w:val="00994D1F"/>
     <w:rsid w:val="009952CA"/>
     <w:rsid w:val="00995F72"/>
     <w:rsid w:val="009B5F46"/>
     <w:rsid w:val="009E46AD"/>
     <w:rsid w:val="009F3028"/>
     <w:rsid w:val="00A00C75"/>
     <w:rsid w:val="00A4147D"/>
+    <w:rsid w:val="00A4450F"/>
     <w:rsid w:val="00A72CE4"/>
     <w:rsid w:val="00A7695B"/>
     <w:rsid w:val="00A87DA0"/>
     <w:rsid w:val="00A90A56"/>
     <w:rsid w:val="00A97EE4"/>
     <w:rsid w:val="00AA536B"/>
     <w:rsid w:val="00AE25D5"/>
     <w:rsid w:val="00AF44BE"/>
     <w:rsid w:val="00AF6DAC"/>
     <w:rsid w:val="00B27121"/>
     <w:rsid w:val="00B8354E"/>
+    <w:rsid w:val="00BB267D"/>
     <w:rsid w:val="00BD0B9E"/>
+    <w:rsid w:val="00C007FD"/>
     <w:rsid w:val="00C01BAC"/>
     <w:rsid w:val="00C0572D"/>
     <w:rsid w:val="00C35096"/>
     <w:rsid w:val="00C8616D"/>
     <w:rsid w:val="00C96823"/>
     <w:rsid w:val="00C979E0"/>
     <w:rsid w:val="00CA5E91"/>
     <w:rsid w:val="00CD1501"/>
     <w:rsid w:val="00CE467C"/>
     <w:rsid w:val="00D158A6"/>
     <w:rsid w:val="00D64DD7"/>
+    <w:rsid w:val="00D6742B"/>
     <w:rsid w:val="00D96372"/>
     <w:rsid w:val="00DA5BF1"/>
+    <w:rsid w:val="00DA6D7F"/>
     <w:rsid w:val="00DC2123"/>
     <w:rsid w:val="00DD628F"/>
     <w:rsid w:val="00DF4AFA"/>
     <w:rsid w:val="00E20488"/>
     <w:rsid w:val="00E25B97"/>
     <w:rsid w:val="00E54BDE"/>
     <w:rsid w:val="00E54EB0"/>
     <w:rsid w:val="00E801AC"/>
-    <w:rsid w:val="00E85BC0"/>
     <w:rsid w:val="00E866A7"/>
     <w:rsid w:val="00E945B8"/>
     <w:rsid w:val="00EB2C8E"/>
+    <w:rsid w:val="00EC0166"/>
     <w:rsid w:val="00EC3B4B"/>
+    <w:rsid w:val="00F125D5"/>
+    <w:rsid w:val="00F15FD7"/>
     <w:rsid w:val="00F1702A"/>
     <w:rsid w:val="00F25E17"/>
     <w:rsid w:val="00F3591A"/>
     <w:rsid w:val="00F36DF2"/>
+    <w:rsid w:val="00F40A96"/>
     <w:rsid w:val="00F43B8E"/>
     <w:rsid w:val="00F77AEF"/>
     <w:rsid w:val="00F80961"/>
     <w:rsid w:val="00F847B9"/>
+    <w:rsid w:val="00F86565"/>
     <w:rsid w:val="00F86ABE"/>
     <w:rsid w:val="00FB7341"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
@@ -5548,70 +6221,70 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{186F75A5-9D51-4071-84E5-BB63F182DED7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>498</Words>
-  <Characters>2743</Characters>
+  <Words>469</Words>
+  <Characters>2583</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>22</Lines>
+  <Lines>21</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3235</CharactersWithSpaces>
+  <CharactersWithSpaces>3046</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>d</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>